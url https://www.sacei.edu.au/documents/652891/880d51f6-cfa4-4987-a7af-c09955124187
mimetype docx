--- v1 (2026-03-12)
+++ v2 (2026-04-27)
@@ -1,44 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="51393500" w14:textId="77777777" w:rsidR="00162756" w:rsidRPr="00F56DBB" w:rsidRDefault="00162756" w:rsidP="00162756">
       <w:pPr>
         <w:ind w:left="-426" w:right="-144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:caps/>
@@ -78,51 +82,51 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00162756" w:rsidRPr="00894F24" w14:paraId="467E23EF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00162756" w:rsidRPr="00894F24" w14:paraId="467E23EF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6DE2356F" w14:textId="77777777" w:rsidR="00162756" w:rsidRPr="00894F24" w:rsidRDefault="00162756" w:rsidP="00682138">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:spacing w:before="120"/>
               <w:ind w:right="-24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -256,51 +260,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Area of </w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>Community</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>Learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D432B" w:rsidRPr="00894F24" w14:paraId="3427BFA0" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="008D432B" w:rsidRPr="00894F24" w14:paraId="3427BFA0" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B52E0B3" w14:textId="358936CF" w:rsidR="008D432B" w:rsidRPr="00894F24" w:rsidRDefault="008D432B" w:rsidP="00682138">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ACE </w:t>
             </w:r>
             <w:r w:rsidR="0058361D">
@@ -414,51 +418,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F08B95" w14:textId="61E646A9" w:rsidR="008D432B" w:rsidRPr="00894F24" w:rsidRDefault="008D432B" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00162756" w:rsidRPr="00894F24" w14:paraId="02536B1D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00162756" w:rsidRPr="00894F24" w14:paraId="02536B1D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70356E79" w14:textId="77777777" w:rsidR="00162756" w:rsidRPr="00894F24" w:rsidRDefault="00162756" w:rsidP="00682138">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adelaide Basketball Pty. Ltd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -570,51 +574,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7332E3A0" w14:textId="77777777" w:rsidR="00162756" w:rsidRPr="00894F24" w:rsidRDefault="00162756" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D432B" w:rsidRPr="00894F24" w14:paraId="1959CB78" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="008D432B" w:rsidRPr="00894F24" w14:paraId="1959CB78" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47BB2700" w14:textId="78130C9E" w:rsidR="008D432B" w:rsidRPr="00894F24" w:rsidRDefault="008D432B" w:rsidP="00682138">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Athletics SA</w:t>
             </w:r>
           </w:p>
@@ -715,438 +719,818 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B1D2D26" w14:textId="5A6468E7" w:rsidR="008D432B" w:rsidRPr="00894F24" w:rsidRDefault="008D432B" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="058E9B0A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00747CB9" w:rsidRPr="00894F24" w14:paraId="058E9B0A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5540DFEC" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="5540DFEC" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Air Force Cadets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="34DB36E8" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="34DB36E8" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1 January 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D6286A" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
+          <w:p w14:paraId="58D6286A" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Home Training – Proficiency course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD944F3" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="2AD944F3" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stage 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C36DAF8" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="6C36DAF8" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0F7B3AE2" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
+          <w:p w14:paraId="0F7B3AE2" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="64234350" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00747CB9" w:rsidRPr="00894F24" w14:paraId="64234350" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4ADE852E" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="4ADE852E" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="55A8188A" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="55A8188A" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC25660" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
+          <w:p w14:paraId="2CC25660" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Home Training – Advanced course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36787E76" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="36787E76" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stage 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="479849B0" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="479849B0" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="384FB017" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
+          <w:p w14:paraId="384FB017" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="67F0837D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00747CB9" w:rsidRPr="00894F24" w14:paraId="67F0837D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="37DA2F8D" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="37DA2F8D" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="485F05BF" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="485F05BF" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="006C3BD8" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
+          <w:p w14:paraId="006C3BD8" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Home Training – Qualified course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53407D92" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="53407D92" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stage 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1E3B68" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
+          <w:p w14:paraId="6C1E3B68" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5ED9E344" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
+          <w:p w14:paraId="5ED9E344" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="40BC42CF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00747CB9" w:rsidRPr="00894F24" w14:paraId="6EF6B97B" w14:textId="77777777" w:rsidTr="4AF06BD0">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1157D5E9" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B60C15" w14:textId="630E5542" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1 January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFA638F" w14:textId="32C52980" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cadet Corporal (CCPL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CA4E5F" w14:textId="28D551E3" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Stage 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332D823B" w14:textId="560F3F28" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptCentr"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73E9E4AD" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptCentr"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00747CB9" w:rsidRPr="00894F24" w14:paraId="7B4BFC95" w14:textId="77777777" w:rsidTr="4AF06BD0">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="20999E00" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="404F3607" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D874B9" w14:textId="3BA96227" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cadet Sergeant (CSGT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4002B04E" w14:textId="5E9505DF" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Stage 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423264AC" w14:textId="153C321F" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptCentr"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="224CE723" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptCentr"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00747CB9" w:rsidRPr="00894F24" w14:paraId="2448C6B1" w14:textId="77777777" w:rsidTr="4AF06BD0">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF7ADA" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0818E978" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2B0820" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cadet Warrant Officer (CWOFF) or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC16634" w14:textId="6A82C69B" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747CB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Cadet Under Officer (CUO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7AA8EB" w14:textId="41426689" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Stage 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AEF28D" w14:textId="492E4D6B" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="001274BC">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptCentr"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9BC105" w14:textId="77777777" w:rsidR="00747CB9" w:rsidRPr="00894F24" w:rsidRDefault="00747CB9" w:rsidP="00F964B8">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptCentr"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="40BC42CF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="10F13FCF" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian and New Zealand Cultural Arts Limited</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1242,51 +1626,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4CE322D6" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="1116DF7A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="1116DF7A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="115BDB97" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C03E1E9" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -1361,51 +1745,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0F281E16" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="50BAFE67" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="50BAFE67" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3588089D" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3EBF38D7" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -1480,51 +1864,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="525CE49B" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="651890AF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="651890AF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30BE8511" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1803BA3D" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -1599,51 +1983,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="198381D5" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="3D518B5D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="3D518B5D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A736E46" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Army Cadets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
@@ -1744,51 +2128,51 @@
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="406576C9" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="406576C9" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7C5C3FEE" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7A0D82CC" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -1863,51 +2247,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="676C4A26" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="7782F7DA" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="7782F7DA" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0F8AD4D7" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Army Cadets</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2005,51 +2389,51 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="796D7734" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="0F0D784A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="0F0D784A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="766B7109" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="12DC5671" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -2125,51 +2509,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0FF6EDCD" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="75C6BE43" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="75C6BE43" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="12CC65CF" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="466A6F25" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -2245,51 +2629,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15BC599E" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="0D0565FC" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="0D0565FC" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="647E158F" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="540E0DA7" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -2365,51 +2749,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03B68B29" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="24CA4127" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="24CA4127" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="23262FF8" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B0AF226" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -2485,51 +2869,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="217F1EB8" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="736691E7" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="736691E7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E323381" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Business Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2632,51 +3016,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Skills </w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="1E2525D8" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="1E2525D8" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="29C06FD4" w14:textId="3BB94B1A" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Calisthenics Federation</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2773,51 +3157,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="22472362" w14:textId="675303DA" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="04A8C9D3" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="04A8C9D3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="544C0747" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03C0154D" w14:textId="09F9E664" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
@@ -2893,51 +3277,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69087621" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="12959D5A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="12959D5A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="11DCADD4" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A054F64" w14:textId="1E5FFC41" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
@@ -3013,51 +3397,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="479DFA3C" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="6FCFF08B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="6FCFF08B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4CEAD323" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="67B2C1F3" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
@@ -3133,51 +3517,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="112FBF70" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="4C6E0334" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00FE340E" w:rsidRPr="00894F24" w14:paraId="4C6E0334" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="305B4826" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="38EB99B8" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="001274BC">
             <w:pPr>
@@ -3253,72 +3637,73 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="37C645BC" w14:textId="77777777" w:rsidR="00FE340E" w:rsidRPr="00894F24" w:rsidRDefault="00FE340E" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="0A8A3DC0" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="0A8A3DC0" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="40F8431A" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Australian Guild of Music Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0F3323C6" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1 January 2001</w:t>
             </w:r>
@@ -3393,51 +3778,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="05B84DB8" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="06D4CDF4" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="06D4CDF4" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="746FA12D" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="79871E8D" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -3512,51 +3897,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="19F27DE7" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="7563EF9E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="7563EF9E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2CEDC49C" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="389C6CA3" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -3631,51 +4016,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7CAC346B" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="21613728" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="001274BC" w:rsidRPr="00894F24" w14:paraId="21613728" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15EC7F41" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2CDAA805" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="001274BC">
             <w:pPr>
@@ -3750,51 +4135,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="49DC3EC7" w14:textId="77777777" w:rsidR="001274BC" w:rsidRPr="00894F24" w:rsidRDefault="001274BC" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3D7C0A0B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3D7C0A0B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A9B3434" w14:textId="6410BBCE" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00D24328" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD4FE7" w:rsidRPr="00894F24">
               <w:rPr>
@@ -3947,51 +4332,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4124D7EA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="43D872E7" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="43D872E7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A9A2043" w14:textId="36FF48DE" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="65D48321" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4118,51 +4503,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="53F6F316" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7BBC8CA6" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7BBC8CA6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="61BCCE93" w14:textId="233CEB5A" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="234DC242" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4278,51 +4663,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5C9C858E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="72A39E6E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="72A39E6E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B6CA402" w14:textId="73A80DE0" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="61DCA330" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4438,51 +4823,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73327AF3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="640A8902" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="640A8902" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A01E05E" w14:textId="0724B8DA" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="05093A1D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4566,51 +4951,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="22C7BF81" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="74809048" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="74809048" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03370711" w14:textId="38B7FFBE" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7116DBE2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4694,51 +5079,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1111D762" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="26BB1A4D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="26BB1A4D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="032C1784" w14:textId="2EFEFE43" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4D8ED215" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4822,51 +5207,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7CFD9146" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1F7A79D1" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1F7A79D1" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="72ECB6CA" w14:textId="7B4E49CF" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7E2D53C6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -4950,51 +5335,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2BE8DD31" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="61893130" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="61893130" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="38A018AC" w14:textId="4C4DD56B" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="70DF5ED7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5149,51 +5534,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="47BE106E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="79A93688" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="79A93688" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6730E77C" w14:textId="3F7D7DEA" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A2D7336" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5283,51 +5668,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="34C160BE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0C0AC00C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0C0AC00C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6B9DF39E" w14:textId="2AD561AD" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2597EA1D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5417,51 +5802,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="28637EF8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="23D79EED" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="23D79EED" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13763892" w14:textId="18AA93D4" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3964F2F6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5551,51 +5936,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="036DBC26" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F66163C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F66163C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="21F8A884" w14:textId="024126C6" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5B658F31" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5685,51 +6070,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30567227" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="56B9B367" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="56B9B367" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A6FF45C" w14:textId="72C45AFD" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03FE2AF1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5819,51 +6204,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="57A45765" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1DE3BDC0" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1DE3BDC0" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D245DF8" w14:textId="11004709" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6735CDFB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -5953,51 +6338,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5BB3DAF5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2FA657CC" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2FA657CC" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="44F332EF" w14:textId="39F10806" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="40F5DFE7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6087,51 +6472,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2A9BA219" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2C2A527E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2C2A527E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1B83083A" w14:textId="5B881A39" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0CDF47C1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6236,51 +6621,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="49BB2940" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="382DA139" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="382DA139" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EAB883C" w14:textId="07E75FE7" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4596452E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6370,51 +6755,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F43695B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="30175AF7" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="30175AF7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="498EE764" w14:textId="50F13171" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A4FBF73" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6488,51 +6873,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4C95F651" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5AC5F24A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5AC5F24A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B0991E5" w14:textId="2E59DBCE" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="092EC1B5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6637,51 +7022,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="06433146" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0DDF4F31" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0DDF4F31" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="76ECF2FF" w14:textId="03450EDA" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7B3312F9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6764,51 +7149,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="204EE621" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="25490CCB" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="25490CCB" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4AEDBE0D" w14:textId="692841F3" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1DA0DBDB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -6915,51 +7300,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="55407804" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7FC49963" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7FC49963" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7E7C8B54" w14:textId="5B8C3B8D" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0AFA0F94" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -7049,51 +7434,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6C0465DC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="65E2163D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="65E2163D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="343D5D88" w14:textId="15EAA822" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3139F9E8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -7167,51 +7552,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25130636" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6429C776" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6429C776" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D7C0D16" w14:textId="7F009C80" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B0EC030" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
@@ -7285,51 +7670,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4947D7AC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="6D2F363C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="6D2F363C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31D5DBE0" w14:textId="5D89A7FD" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7460EA54" w14:textId="77777777" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="001274BC">
             <w:pPr>
@@ -7427,51 +7812,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E73028" w14:textId="1C2A6D13" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="57D4F6CF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="57D4F6CF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4740957B" w14:textId="77777777" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13B368ED" w14:textId="77777777" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="001274BC">
             <w:pPr>
@@ -7545,51 +7930,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="33FBA425" w14:textId="5AF9610A" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="46508DDA" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="46508DDA" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="200D3519" w14:textId="77777777" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="35BAC804" w14:textId="77777777" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="001274BC">
             <w:pPr>
@@ -7679,51 +8064,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4EE51B2E" w14:textId="021F054C" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3EF534BA" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3EF534BA" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0BF5B29D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BD1F2DB" w14:textId="6DA99F6E" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
@@ -7828,74 +8213,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FF7C2B3" w14:textId="69E02DB6" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="54BBF743" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="54BBF743" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13B48873" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FE36D83" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22ECE3E1" w14:textId="0BB117A3" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="0055722C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -7949,88 +8333,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BE4C418" w14:textId="096DEBAE" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62438E6E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="22E31630" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="22E31630" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="40C65785" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14184F14" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="039E69DE" w14:textId="166FCB34" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="0055722C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8084,88 +8466,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E32750A" w14:textId="1A319C59" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20C0E377" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5E62D88F" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5E62D88F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="664971A8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A9A36F0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="793A6728" w14:textId="01F8A408" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="0055722C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8219,88 +8599,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670575EC" w14:textId="68301FAF" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="001274BC">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5789D951" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00F964B8">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2EFD3D00" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2EFD3D00" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3133B3DD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2787FC6E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26EBC4F4" w14:textId="02A8F27A" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8354,88 +8732,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BCAEFED" w14:textId="3FFBF66E" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23632E8B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27AC12AE" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27AC12AE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2C59906B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0306187D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BE62F0E" w14:textId="301AB1FF" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8500,88 +8876,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E96D931" w14:textId="7A8448F7" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C16F46F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3EADAD5F" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3EADAD5F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="563DECB0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20AE0271" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EA06F1C" w14:textId="2BD5473D" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8646,88 +9020,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75FC72C0" w14:textId="40EC3008" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70CB3498" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="120BC47D" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="120BC47D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="40F630B1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FB6DB3B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6505339C" w14:textId="6C7F7516" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8792,88 +9164,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D25CA51" w14:textId="6862EF56" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DCF3AB2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4566DF93" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4566DF93" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6A88F4B5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2320B8F2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3963D2B0" w14:textId="233C2D82" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8938,88 +9308,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39056994" w14:textId="0728FDDC" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FB0317A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2365F239" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2365F239" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="658E8128" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26FDCABA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71570A53" w14:textId="3C963737" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -9084,88 +9452,86 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C164864" w14:textId="0B939758" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DE41E2A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3A05CDD8" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3A05CDD8" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4641FA84" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C34670D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31625A68" w14:textId="719E99CE" w:rsidR="00BD4FE7" w:rsidRPr="0055722C" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -9230,65 +9596,64 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314DD419" w14:textId="011852A7" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11CE7FB4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="703F6A8D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="703F6A8D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1B5EAB61" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Sailing</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9390,51 +9755,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F4A4B81" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F6C5A66" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F6C5A66" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4BE7A97E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="115E33CC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
@@ -9520,51 +9885,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68437856" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="43F4B2F2" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="43F4B2F2" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7AD4EF1E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Australian Teachers of Dancing Ltd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9659,51 +10024,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3F1FD9D6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3ECD04A0" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3ECD04A0" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1D81BD57" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15497AC4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -9777,51 +10142,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73DB4AAF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6B1684AB" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6B1684AB" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A373B13" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13E236A6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -9895,51 +10260,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="779004D6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="13A41FC8" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="13A41FC8" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="59EC88EF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="624E198E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10022,51 +10387,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="47A1576F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D238BF0" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D238BF0" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A64090F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0ABC5048" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10140,51 +10505,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="34D57CDA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="345811AB" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="345811AB" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="57BC60BC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="70D7F186" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10258,51 +10623,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="081BFA25" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="60177765" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="60177765" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31AA97C0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="788C774A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10376,51 +10741,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0F9EF486" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5099624D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5099624D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F4C38CD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2A2C0BE2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10494,51 +10859,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="483FBF44" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5CA4BC6B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5CA4BC6B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="275D1292" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="389E2269" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10612,51 +10977,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42DE13A7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7CAEECA2" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7CAEECA2" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="36DD2B0A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5DC8F420" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10730,51 +11095,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="308F1896" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2219FF51" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2219FF51" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5DB90141" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1D7204F0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10848,51 +11213,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5E70A294" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="076B780F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="076B780F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A6485AA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5D68B049" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -10966,51 +11331,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3E9F7C2C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="425E99A3" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="425E99A3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="40E98348" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="595E44F6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -11084,51 +11449,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="38EEF5F5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D17CBDE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D17CBDE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4238CFB1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="18848C19" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -11202,51 +11567,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6334D68D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="67C31A66" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="67C31A66" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="14F4EC07" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="130F7D12" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -11320,51 +11685,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42CA58F2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="07F36679" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="07F36679" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42D896C4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A1CC3A2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -11438,51 +11803,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="37D881AC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="07F5E074" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="07F5E074" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1FAEF245" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="15911164" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -11556,51 +11921,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="64D985FB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6F6A7C32" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6F6A7C32" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EB075B0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11683,51 +12048,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="182F7364" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6A8AA694" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6A8AA694" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="632B8532" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11803,51 +12168,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="19DDBC39" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="16A9E5FE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="16A9E5FE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64256DBB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11923,51 +12288,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="19C43174" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="718FEC0E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="718FEC0E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EE8F341" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12043,51 +12408,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="314650A1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5800932D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5800932D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="395FBE70" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12163,51 +12528,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="696EBAC9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="72A44FC9" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="72A44FC9" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291AFD3E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12283,51 +12648,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06FEA8F4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="784E0A01" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="784E0A01" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2495C63C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12403,51 +12768,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="64E6761C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3B96FDB9" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3B96FDB9" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E2AF8A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12523,51 +12888,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="035DABDD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27B5F640" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27B5F640" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A908424" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12643,51 +13008,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4783D602" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5F9E800B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5F9E800B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AB4C1D5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12763,51 +13128,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="18C52EBB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3368ACF3" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3368ACF3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EA3041B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12883,51 +13248,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="065CDBCB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="296C4505" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="296C4505" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3BC37AAB" w14:textId="78DE1DCB" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00695DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ballet Australasia Limited</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13020,51 +13385,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1B4B0E32" w14:textId="0C48A1C7" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0BF71E38" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0BF71E38" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="06550427" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="068D01BF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13136,51 +13501,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D03F5BD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F5FF831" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F5FF831" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0BC3AAFC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6C832A56" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13252,51 +13617,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="009215EE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="20962151" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="20962151" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7E7D9B9A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="33C76758" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13368,51 +13733,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1D3BF797" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3716C41D" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3716C41D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="697331D0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="034AE091" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13484,51 +13849,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7BA2FED2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1D21A85D" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1D21A85D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3B3AF3B2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5FA3D72B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13600,51 +13965,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7C6A829C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5ADC9D04" w14:textId="77777777" w:rsidTr="00A052B1">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5ADC9D04" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31E3A84C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="05BC4334" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13716,51 +14081,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="780109A9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27C3E053" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27C3E053" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="716643BA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7B412490" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13832,51 +14197,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6CF5AB92" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D9876A6" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D9876A6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25CB8693" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0BF6855B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -13948,51 +14313,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5C532AA9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="67DD3705" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="67DD3705" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2E265BCE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="109CB492" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14064,51 +14429,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2E9366D8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="19B579F9" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="19B579F9" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4F5D15D9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="411C04B1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14180,51 +14545,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="33A69BD8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="449D2599" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="449D2599" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="143428E7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3011F08C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14296,51 +14661,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="64A2622C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4E2F4967" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4E2F4967" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="714F0A26" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="004556C9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14412,51 +14777,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6661BA27" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6189F9CA" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6189F9CA" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7FBE373C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3F59EE96" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14528,51 +14893,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="12A86727" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="554F834A" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="554F834A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="640BF148" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="39343A70" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14644,51 +15009,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1E30E861" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="688A4CE3" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="688A4CE3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F0D0414" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="31626CBA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14760,51 +15125,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="27EA74A9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7FCF7E39" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7FCF7E39" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="431397AE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="61AEBB16" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14876,51 +15241,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="77F15179" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5D4FB7B7" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5D4FB7B7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="768F573F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="741303FE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -14992,51 +15357,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="69D64CDD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0C434808" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0C434808" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="327F6ABB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5D2E485F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -15108,51 +15473,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="414B9942" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="21CFA25C" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="21CFA25C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="61E5E2F8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B4141E6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -15224,51 +15589,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4E7CB8F0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2109083A" w14:textId="77777777" w:rsidTr="00B56522">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2109083A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="09242F10" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00695DEB" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4C2E1D4D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -15340,51 +15705,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="566FFB50" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="20BFAA65" w14:textId="77777777" w:rsidTr="00961A5C">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="20BFAA65" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51BFB494" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Baptist Care SA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15478,51 +15843,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01D69931" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1D25807F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1D25807F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73F8A401" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Catholic Education SA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15622,51 +15987,51 @@
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="537DE971" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="537DE971" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="42BF5A1C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cecchetti Ballet Australia Inc</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15761,51 +16126,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1477D047" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3DE907D6" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3DE907D6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="20716FFD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3AE211E1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -15879,51 +16244,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="33397277" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="69E4F702" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="69E4F702" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2FDE76F5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Commonwealth Society of Teachers of Dancing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04866328" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
@@ -16036,51 +16401,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0C99231E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="09274C2E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="09274C2E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0FE50203" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F8AF159" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16154,51 +16519,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="406F4E9A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="12B5E0B7" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="12B5E0B7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43A23935" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41797E72" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16272,51 +16637,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="343FE80C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="04D8DE6F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="04D8DE6F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="667A837A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0512C59A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16390,51 +16755,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2B089F6D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="11362600" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="11362600" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0EDA06E5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5D472601" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16508,51 +16873,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3F894C05" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4EB2130A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4EB2130A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="655C7ABB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="27DD42A2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16626,51 +16991,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2A13A51D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5433D351" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5433D351" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="209147BE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="007A0717" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16744,51 +17109,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2AE2A72A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6BD6525A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6BD6525A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="633EBB31" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78A02ECC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16862,51 +17227,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="21B65B39" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D0E8257" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7D0E8257" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="18222CD3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="721E644E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -16980,51 +17345,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6FA737A4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1F3A49DA" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1F3A49DA" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30AB35DF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="333E8600" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -17098,51 +17463,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43BC05E0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="183770D1" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="183770D1" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1A30041E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3F1AB729" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -17216,51 +17581,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="26C6159A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="48967965" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="48967965" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="21EFBA6D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="04CF996E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -17334,73 +17699,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="37440C3E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="226A5D92" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="226A5D92" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1DE587C9" w14:textId="244BABC6" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Community Bridging Services (CBS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0996F15B" w14:textId="55726AA5" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1 October 2023</w:t>
             </w:r>
           </w:p>
@@ -17482,51 +17848,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5B81ECE8" w14:textId="4D31EF44" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00901589">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="783A217F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="783A217F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1CC87687" w14:textId="77777777" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5177DB5B" w14:textId="77777777" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
@@ -17609,74 +17975,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41F53D36" w14:textId="38C22761" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1205A622" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1205A622" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FBBED7C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Construction Industry Training Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7792870F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1 January 2018</w:t>
             </w:r>
           </w:p>
@@ -17750,51 +18115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0EDEBD02" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="58A83C9B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="58A83C9B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7DC326DD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42B6D52F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
@@ -17869,51 +18234,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2991C7BC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="66818D58" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="66818D58" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4929E0D2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Customer Service Gold</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18006,51 +18371,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6528BA57" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4B5A28FF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4B5A28FF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="13185ED6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Development Netball NT</w:t>
             </w:r>
           </w:p>
@@ -18165,51 +18530,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EF22AA1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5928C622" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5928C622" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5CE3958D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="21ED370A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
@@ -18284,51 +18649,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1561849A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3EF71CF8" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3EF71CF8" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0070FA41" w14:textId="1BD70D18" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F964B8">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Department of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -18428,51 +18793,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BCC7D7F" w14:textId="2C48DD1F" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7523262A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7523262A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0C45FD6B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Duke of Edinburgh’s Award*</w:t>
             </w:r>
           </w:p>
@@ -18602,51 +18967,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="611B734C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5A3CFF3D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5A3CFF3D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="607C0740" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="112F14F8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -18726,51 +19091,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>(if Bronze not done)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5E14ACFB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="74703805" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="74703805" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7118A0C6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="58DCAF0F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -18851,51 +19216,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>(if Bronze done)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3F7E8990" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="30CE9384" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="30CE9384" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="10220870" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04AA6478" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
@@ -18975,51 +19340,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="22805877" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="689E5BFE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="689E5BFE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2638EA10" w14:textId="2DCA40D3" w:rsidR="00BD4FE7" w:rsidRPr="00FE340E" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE340E">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -19151,76 +19516,74 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2A4D0AA6" w14:textId="1D102F83" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="08AA85EE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="08AA85EE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="73DB19C6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3778AD0D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2B93A9C2" w14:textId="5BD125A1" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -19275,51 +19638,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="77C982C4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="07D8344F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="07D8344F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3C0FBAD1" w14:textId="56DEE1BC" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ice Factor</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -19416,51 +19779,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="203AB902" w14:textId="4C3F9177" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6106D69A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6106D69A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7FFDF0F6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nature Foundation Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -19557,51 +19920,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF7D081" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="110958F4" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="110958F4" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5E63C7F5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008266AB">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
               </w:rPr>
               <w:t>Ngurruniny</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008266AB">
@@ -19767,51 +20130,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1399DEE9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="253E1D93" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="253E1D93" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2EA646FB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>South Australian Aboriginal Secondary Training Academy (SAASTA)</w:t>
             </w:r>
           </w:p>
@@ -19919,75 +20282,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DB78A37" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5A63AE8C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5A63AE8C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5B014FB7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5C5C0BFA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="52445042" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="005312AA" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005312AA">
@@ -20111,59 +20472,58 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CAE00DC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7976851C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7976851C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3D2C0B4C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5DBA45AA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -20248,51 +20608,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52D967F8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="09992E05" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="09992E05" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="52DD7237" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>South Australian National Football League (SANFL)</w:t>
             </w:r>
           </w:p>
@@ -20430,59 +20790,58 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5F04E980" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5F04E980" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="54873D26" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6341B1A5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -20560,59 +20919,58 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6EA585A4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="02F5B848" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="02F5B848" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5A7EB654" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4A25A4C2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -20690,51 +21048,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03FFAF53" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6E7B4A67" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6E7B4A67" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="27AB4D51" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Equestrian Australia</w:t>
             </w:r>
           </w:p>
@@ -20827,75 +21185,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3E6CC982" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3CF3E5C7" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3CF3E5C7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0AE24AE1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="265F5E26" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="33ABAB6D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -20951,59 +21307,58 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="10919AFF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0B12D463" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0B12D463" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="73C2E585" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="16EC248B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -21081,75 +21436,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="459F4B26" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="731A5F50" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="731A5F50" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6C6A9CCC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="510E3F36" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2A9BD342" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -21204,75 +21557,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4CDDC6A4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="15CB5800" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="15CB5800" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="55C762D1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5D26D559" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="35D3A6FA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -21327,75 +21678,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="23BC9C77" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4DA8FA55" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4DA8FA55" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="34FBB884" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="37E2627E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="02E93AA4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -21450,75 +21799,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78B4DDAC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="386B1A8E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="386B1A8E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6698699D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0018AAF8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4D639408" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -21573,75 +21920,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="114252B1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6CA015B8" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6CA015B8" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="7FE693A5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4BBB2DE2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="66DC0433" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
@@ -21696,51 +22041,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="57AB95D6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="04443ACE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="04443ACE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="665"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="546E3206" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Guides Australia</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2281E586" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
@@ -21892,51 +22237,51 @@
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0FE17686" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0FE17686" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4890A79C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gymnastics South Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
@@ -22025,51 +22370,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2228BCD8" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="17770855" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="17770855" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="08529836" w14:textId="332E57D1" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>HEX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
@@ -22160,51 +22505,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DFB2995" w14:textId="31622687" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3B621164" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3B621164" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4F34457C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="235A7B05" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -22281,51 +22626,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DB45D09" w14:textId="121054DD" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4616732B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4616732B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="403F1605" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4F3C8D8A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -22402,51 +22747,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BFF240A" w14:textId="0257A8C9" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1A801F0A" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1A801F0A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="578CB42A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>International Music Examinations Board of Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
@@ -22538,51 +22883,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2E7A078B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1EA85374" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1EA85374" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4033774F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1174DFC7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -22653,51 +22998,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="01290B6F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="30F1C66E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="30F1C66E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3A965079" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="339A144D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -22768,51 +23113,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D4CA8BA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1C848462" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1C848462" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4656424D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="763A63BA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
@@ -22883,51 +23228,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3DA2758D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="087E4F1D" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="087E4F1D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="231FE7DB" w14:textId="73DE4E11" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Little Athletics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -23056,72 +23401,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43B81805" w14:textId="2E625433" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="2E986C1A" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="2E986C1A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="70ADB019" w14:textId="77777777" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5249A17F" w14:textId="77777777" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DC56D0F" w14:textId="67F1B59B" w:rsidR="00901589" w:rsidRPr="00863076" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -23166,65 +23509,64 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="772674C1" w14:textId="47750BB7" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="195A0C59" w14:textId="0008BEDE" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="47E1EE0C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="47E1EE0C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D75522" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Microsoft Certification Program</w:t>
             </w:r>
           </w:p>
@@ -23329,51 +23671,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="36E3452F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1FEEA2AD" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1FEEA2AD" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="41761142" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6980F514" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -23454,51 +23796,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="07C15BE2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4FC7EF65" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4FC7EF65" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="20E39BD2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56DD7A04" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -23579,51 +23921,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7FC1FB05" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5EE7B46E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5EE7B46E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4437C3D7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A60FA41" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -23704,51 +24046,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="798E3081" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4DC06206" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4DC06206" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7A01CBA1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31EDE05E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -23829,51 +24171,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3ACFB786" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="58A95401" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="58A95401" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="687D71EB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F883A3C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -23954,51 +24296,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="535756CA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1DD30348" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1DD30348" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73089548" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B53F314" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -24079,51 +24421,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2E58C038" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="77597707" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="77597707" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="433199F4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60EBF357" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -24204,51 +24546,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="37E21557" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0B979282" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0B979282" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E38523C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Operation Flinders Foundation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24348,51 +24690,51 @@
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="070704B3" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="070704B3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="50DC3255" w14:textId="71984467" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00901589">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Palmerston Rugby Union Club</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -24512,51 +24854,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27446C9A" w14:textId="2A6AEA52" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="159C44F6" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="159C44F6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="334BF5B5" w14:textId="4DC4613F" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="041E00D1" w14:textId="01F951B7" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -24632,51 +24974,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="11C6E06C" w14:textId="2E6D151E" w:rsidR="00901589" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2BC6B470" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2BC6B470" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="270E4DE9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk79751345"/>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Relationships Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -24783,51 +25125,51 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D2C46F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4A35F9A6" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4A35F9A6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0104E590" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Royal Academy of Dance</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -24926,51 +25268,51 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6604336E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1F2456B6" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="1F2456B6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13B7245B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73FA82BC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -25046,51 +25388,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="497B6D7E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="47443ADF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="47443ADF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="501F5916" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5DA97A15" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -25166,51 +25508,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42F4E00D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="068D03A1" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="068D03A1" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1F936949" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="753ADB0D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -25286,74 +25628,73 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2F450992" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6786B564" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6786B564" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AD0E5F1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Royal Life Saving Society (SA Branch)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B124011" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3630AD35" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
@@ -25500,51 +25841,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A675812" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09AA5B8C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="48EDBC9D" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="48EDBC9D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="482"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35E9ABA0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
@@ -25624,51 +25965,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30E7D546" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="625AC39B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="625AC39B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6369B93C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
@@ -25748,51 +26089,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0B4E9FF2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="31714906" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="31714906" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F0EF018" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
@@ -25872,51 +26213,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="270CCF16" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0C3AAB1B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0C3AAB1B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="620B3056" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
@@ -26028,51 +26369,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="08A06476" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5F764C2F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5F764C2F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47792B84" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SA Country Basketball</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -26175,51 +26516,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E0A066" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="286017A8" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="286017A8" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63FA50BB" w14:textId="77777777" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Basketball South Australia</w:t>
             </w:r>
           </w:p>
@@ -26347,51 +26688,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FBFB3C2" w14:textId="6891358C" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="1C1A9DA1" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00901589" w:rsidRPr="00894F24" w14:paraId="1C1A9DA1" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09785D61" w14:textId="244AC87E" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26468,51 +26809,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3648A625" w14:textId="16FD6F19" w:rsidR="00901589" w:rsidRPr="00894F24" w:rsidRDefault="00901589" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="658CB097" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="658CB097" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="441DE834" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SA Country Fire Service</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A61EE01" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -26661,51 +27002,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7890C96F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Volunteering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="044D8C1A" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="044D8C1A" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AD57DEC" w14:textId="751E88F8" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SA &amp; NT Gliding Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -26805,51 +27146,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B99BF52" w14:textId="144D008F" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="13B1A5DE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="13B1A5DE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="615F8811" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Scouts Australia </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F3CDA4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
@@ -26867,64 +27208,68 @@
           </w:tcPr>
           <w:p w14:paraId="2C24E1C6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1 January 2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF63090" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
-[...12 lines deleted...]
-              <w:t>Queen’s Scout Award</w:t>
+          <w:p w14:paraId="1DF63090" w14:textId="66D4A307" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="7E3E7602" w:rsidP="4AF06BD0">
+            <w:pPr>
+              <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4AF06BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>King</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD4FE7" w:rsidRPr="4AF06BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>’s Scout Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08B1D0AB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:ind w:rightChars="-50" w:right="-100"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Stage 1 </w:t>
@@ -27000,51 +27345,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:br/>
               <w:t>development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="126637D9" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="126637D9" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="590B0C01" w14:textId="4F167C59" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>South Australia Sports Medicine Association (SASMA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
@@ -27144,51 +27489,51 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="43E71039" w14:textId="77F2D52C" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7B86B898" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7B86B898" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2134EF1F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">St Cecilia School of Music </w:t>
             </w:r>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
@@ -27294,51 +27639,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2A403039" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5A03C4DF" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5A03C4DF" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7A64A0C4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -27416,51 +27761,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7BD5F422" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6A63F1D3" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6A63F1D3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5DA4770D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -27538,51 +27883,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0BF5A913" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="677DF6E6" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="677DF6E6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="17412723" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -27660,51 +28005,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5995EBA5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2B2F337E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2B2F337E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6675CD37" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>St John Ambulance Australia Cadets*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="504E93E4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
@@ -27820,51 +28165,51 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1E1BCA5E" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Volunteering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2FFF5EBC" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2FFF5EBC" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4CD73D38" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -27942,51 +28287,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4AC984FB" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0580DEE2" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0580DEE2" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="72E22C0F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -28064,51 +28409,51 @@
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6ED892B3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5426801E" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5426801E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E5203F3" w14:textId="3FD3895F" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">St John Ambulance </w:t>
             </w:r>
@@ -28231,76 +28576,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66909810" w14:textId="3E11EE62" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7B606523" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7B606523" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121E5736" w14:textId="768E9F20" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31045E27" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F9CC61A" w14:textId="719C678F" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -28346,90 +28689,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2334C494" w14:textId="59EFBAAB" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3A66232E" w14:textId="3461C73E" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7778B043" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7778B043" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="546FDB6A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62415B9B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00642AF2" w14:textId="52884FAF" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -28475,90 +28815,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="565C3857" w14:textId="0CF101C4" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2AEA3ED1" w14:textId="6D4D3D24" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="687C0370" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="687C0370" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65E61934" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4761BFF3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C0DA1E0" w14:textId="248FC7B0" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -28604,90 +28941,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F0EF514" w14:textId="25973961" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7BDD00FE" w14:textId="5F82AB9D" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="24A479F4" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="24A479F4" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A064F2" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4D8D41" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5030BB79" w14:textId="0DE2FA8B" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -28733,90 +29067,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03960A92" w14:textId="49B651AC" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2E20352B" w14:textId="4791D5CC" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5CE0E7F0" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5CE0E7F0" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5AAD8D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC0D4E3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42B3DA10" w14:textId="5025DE0C" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -28862,90 +29193,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F155224" w14:textId="37CC4331" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6FFD20D1" w14:textId="1EDA1594" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27FC5602" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="27FC5602" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="575D1BB9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29FD7BAC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C7E4BCC" w14:textId="6908A318" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -28991,90 +29319,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6490AB41" w14:textId="532DA7E3" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1D06C690" w14:textId="37B7C70B" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="10DE1479" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="10DE1479" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7ABAC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67E1BF9F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A81244E" w14:textId="5D7F4C4E" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29120,90 +29445,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DA91108" w14:textId="7EB559D9" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="39FF43F0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6875A9F6" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6875A9F6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6608520C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68408F97" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FD19004" w14:textId="64944BE8" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29249,90 +29571,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B07898D" w14:textId="67A66719" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6B34ED04" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="24F86E65" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="24F86E65" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B41242" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242D6C75" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DA68F5B" w14:textId="1D2C7A22" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29378,90 +29697,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35331DFC" w14:textId="566B9CD4" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="05122A96" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3C70E34D" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3C70E34D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1898953D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30A1FF88" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51D4CAFD" w14:textId="3F574FF6" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29507,90 +29823,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="155C4171" w14:textId="14BEFA9B" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0F4746B9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3E041580" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3E041580" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DDCEC5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0352284C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01E09F17" w14:textId="7921D1A9" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29636,90 +29949,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="440ECA25" w14:textId="7BDE2977" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="066DD153" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5FD58891" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="5FD58891" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E2219D" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53306A89" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0373F632" w14:textId="217A6FD4" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29765,90 +30075,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C77033E" w14:textId="49FFF322" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0CC43FF0" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4BFDF86E" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4BFDF86E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C025F15" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42067E32" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E242EA4" w14:textId="512D11BA" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -29894,90 +30201,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2325AC63" w14:textId="39AC884F" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="775326A1" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2C89FB8D" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2C89FB8D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CFAD0F4" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D2F0245" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F7704E9" w14:textId="36C6F380" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30023,90 +30327,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A2F8CD6" w14:textId="2422910B" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5D3A9C45" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4F99899D" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4F99899D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147629FD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="143595A5" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66BAA066" w14:textId="24E4D934" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30152,90 +30453,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="744BA3A4" w14:textId="6A6AD2ED" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="14D1CC5B" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="471E1A93" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="471E1A93" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="403AE609" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E97BE30" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E6805E4" w14:textId="064107A5" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30281,90 +30579,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4775A93D" w14:textId="5754BB4B" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="07EA6B2C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="12C073A3" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="12C073A3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57A84514" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6EF292" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="545CB0DE" w14:textId="130F3471" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30410,90 +30705,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D302CE9" w14:textId="3588509D" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4C37C654" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2D7D7CF6" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2D7D7CF6" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62853723" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BA11CC6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ED99059" w14:textId="180F4458" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30539,90 +30831,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="634E1650" w14:textId="2DE09589" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="45BAE204" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="635FA685" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="635FA685" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C46D418" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="244384DF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D4D24EB" w14:textId="000FD058" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30668,90 +30957,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21EB1B20" w14:textId="1B55DCB1" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="537C51EC" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6DB4F633" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6DB4F633" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E5AD88C" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E324F79" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B1F9BEA" w14:textId="5C27A2EC" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30797,90 +31083,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA52A99" w14:textId="69F17DAF" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="51601290" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="03DEE4D7" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="03DEE4D7" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022AE9BA" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43553A12" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37A1928B" w14:textId="2B4F0D17" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -30926,90 +31209,87 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5903A19B" w14:textId="492D0527" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7B5B97E3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="06E02D64" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="06E02D64" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25036C86" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F670A3A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F0019B9" w14:textId="51AE8E25" w:rsidR="00BD4FE7" w:rsidRPr="00AF6457" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -31055,65 +31335,64 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="768CF0F4" w14:textId="6FD377C3" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1804AFFD" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0247DECE" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="0247DECE" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF32F56" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>STV One and All Sailing Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -31207,51 +31486,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2747A313" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Self-development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2F35F3B4" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2F35F3B4" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A3B4294" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Surf Life Saving South Australia (SLSSA)</w:t>
             </w:r>
           </w:p>
@@ -31346,51 +31625,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B6E3D63" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Volunteering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31C14" w:rsidRPr="00894F24" w14:paraId="3204DAA3" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00B31C14" w:rsidRPr="00894F24" w14:paraId="3204DAA3" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45F8D707" w14:textId="77777777" w:rsidR="00B31C14" w:rsidRPr="00894F24" w:rsidRDefault="00B31C14" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -31486,75 +31765,74 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B3E59B9" w14:textId="5D9711F5" w:rsidR="00B31C14" w:rsidRPr="00894F24" w:rsidRDefault="00B31C14" w:rsidP="00B31C14">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31C14" w:rsidRPr="00894F24" w14:paraId="10E36D17" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00B31C14" w:rsidRPr="00894F24" w14:paraId="10E36D17" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C717BC1" w14:textId="77777777" w:rsidR="00B31C14" w:rsidRPr="00894F24" w:rsidRDefault="00B31C14" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A561C4" w14:textId="77777777" w:rsidR="00B31C14" w:rsidRDefault="00B31C14" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BA4A76B" w14:textId="57B77282" w:rsidR="00B31C14" w:rsidRDefault="00B31C14" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -31597,66 +31875,65 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D98B045" w14:textId="6AA1DF44" w:rsidR="00B31C14" w:rsidRDefault="00B31C14" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65AF4B2A" w14:textId="359E0B8B" w:rsidR="00B31C14" w:rsidRDefault="00B31C14" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3C39B230" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="3C39B230" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9A5A47" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>AUSTSWIM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19B2B6BA" w14:textId="02865793" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
@@ -31768,51 +32045,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69FD79E2" w14:textId="5540B654" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Volunteering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4979993D" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4979993D" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FC1CB4E" w14:textId="40F908E1" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Swimming SA</w:t>
             </w:r>
           </w:p>
@@ -31931,51 +32208,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4272CEF0" w14:textId="22E44DDE" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Work Skills and Career Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2D2BA42C" w14:textId="77777777" w:rsidTr="00E825B2">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2D2BA42C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D15A6D" w14:textId="726C289F" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tindju</w:t>
             </w:r>
@@ -32087,51 +32364,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AC831CF" w14:textId="247E2AFC" w:rsidR="00BD4FE7" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sports Skills and Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F40E791" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="7F40E791" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="43D31A14" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The Associated Board of the Royal Schools of Music</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -32226,51 +32503,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6D5C0BE3" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6DF80B8B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6DF80B8B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78009949" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4A059036" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -32344,51 +32621,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="56860198" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2D00C19C" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2D00C19C" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5FDFBFD7" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25CF8E1F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -32462,51 +32739,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="711AD23F" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="77B8E3E9" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="77B8E3E9" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="111047EE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="38A4292A" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
@@ -32580,51 +32857,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="14B4D0BF" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2F1111DD" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2F1111DD" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0B0C4826" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Trinity College London</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -32722,51 +32999,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="25B515C6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="22BC90E5" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="22BC90E5" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3CE72952" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -32846,51 +33123,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30BB7677" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="11A2BE7E" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="11A2BE7E" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="370F6501" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -32970,51 +33247,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="3709E4FE" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2FC31967" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="2FC31967" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2B728F90" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -33094,74 +33371,73 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="67A7E9D9" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4B19F32F" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="4B19F32F" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AB249A6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>UN Youth South Australia Inc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54C05F36" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1 January 2021</w:t>
             </w:r>
@@ -33237,51 +33513,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EBAB0B6" w14:textId="77777777" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptCentr"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894F24">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Community development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6FA3F57B" w14:textId="77777777" w:rsidTr="00F964B8">
+      <w:tr w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w14:paraId="6FA3F57B" w14:textId="77777777" w:rsidTr="4AF06BD0">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CA97D83" w14:textId="3046370D" w:rsidR="00BD4FE7" w:rsidRPr="00894F24" w:rsidRDefault="00BD4FE7" w:rsidP="00BD4FE7">
             <w:pPr>
               <w:pStyle w:val="RCLTableText8ptLeftBefore3pt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>YMCA</w:t>
             </w:r>
           </w:p>
@@ -33425,76 +33701,77 @@
       </w:r>
       <w:r w:rsidRPr="00894F24">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arrangements for Vocational Education and Training (VET) in SACE.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894F24">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2DEA06" w14:textId="7ABD74DD" w:rsidR="003373F4" w:rsidRPr="00162756" w:rsidRDefault="0021508C" w:rsidP="00162756">
       <w:r w:rsidRPr="00162756">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003373F4" w:rsidRPr="00162756" w:rsidSect="00CF5937">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C42033" w14:textId="77777777" w:rsidR="00D3071A" w:rsidRDefault="00D3071A">
+    <w:p w14:paraId="304BD4E9" w14:textId="77777777" w:rsidR="00D3100A" w:rsidRDefault="00D3100A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B8187C" w14:textId="77777777" w:rsidR="00D3071A" w:rsidRDefault="00D3071A">
+    <w:p w14:paraId="225A945B" w14:textId="77777777" w:rsidR="00D3100A" w:rsidRDefault="00D3100A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -33718,50 +33995,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> Community Developed Programs table</w:t>
     </w:r>
     <w:r w:rsidRPr="00C700DF">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:id w:val="1540705720"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00C700DF">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00C700DF">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C700DF">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
@@ -34030,50 +34308,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> Community Developed Programs table</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF2E39">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:id w:val="860082579"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00DF2E39">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00DF2E39">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00DF2E39">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
@@ -34132,175 +34411,186 @@
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004B4946">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:noProof/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF2E39">
           <w:rPr>
             <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="572C3335" w14:textId="4167CCBF" w:rsidR="006901CF" w:rsidRPr="00DF2E39" w:rsidRDefault="006901CF" w:rsidP="002167AD">
+  <w:p w14:paraId="572C3335" w14:textId="01541B06" w:rsidR="006901CF" w:rsidRPr="00DF2E39" w:rsidRDefault="006901CF" w:rsidP="002167AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF2E39">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Ref: A237218 </w:t>
     </w:r>
     <w:r w:rsidR="00342AF9">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">last updated </w:t>
     </w:r>
-    <w:r w:rsidR="00342AF9">
+    <w:r w:rsidR="00F35F52">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00342AF9">
+    <w:r w:rsidR="00F35F52">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> DOCPROPERTY  LastSavedTime  \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> SAVEDATE  \@ "d/MM/yyyy h:mm am/pm"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00342AF9">
+    <w:r w:rsidR="00F35F52">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00342AF9">
+    <w:r w:rsidR="00F35F52">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
+        <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>13/02/2026 11:08 AM</w:t>
+      <w:t>27/04/2026 10:48 AM</w:t>
     </w:r>
-    <w:r w:rsidR="00342AF9">
+    <w:r w:rsidR="00F35F52">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="55B556BD" w14:textId="77777777" w:rsidR="006901CF" w:rsidRPr="00DF2E39" w:rsidRDefault="006901CF" w:rsidP="00E8216C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF2E39">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF2E39">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> SACE Board of South Australia, 2013</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BE1DE01" w14:textId="77777777" w:rsidR="00D3071A" w:rsidRDefault="00D3071A">
+    <w:p w14:paraId="74F034A8" w14:textId="77777777" w:rsidR="00D3100A" w:rsidRDefault="00D3100A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FEBFA07" w14:textId="77777777" w:rsidR="00D3071A" w:rsidRDefault="00D3071A">
+    <w:p w14:paraId="13D03171" w14:textId="77777777" w:rsidR="00D3100A" w:rsidRDefault="00D3100A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="19F21D14" w14:textId="77777777" w:rsidR="00F35F52" w:rsidRDefault="00F35F52">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="6190BF01" w14:textId="579B9ADC" w:rsidR="00896AC7" w:rsidRDefault="00896AC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0790D5D3" wp14:editId="36D8D1D0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="252095"/>
               <wp:effectExtent l="0" t="0" r="0" b="14605"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="MSIPCMc2754176b51e146340872939" descr="{&quot;HashCode&quot;:1178062039,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
@@ -34342,90 +34632,90 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00896AC7">
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="A80000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="0790D5D3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="2B9217A9">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0790D5D3">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc2754176b51e146340872939" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:1178062039,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:19.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+J5ttEwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp/U/8Hy+0igha0RoaKtmCah&#10;thKd+mwcm0SyfZ5tSNhfv7MToOr2NO3FOd9d7sf3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf3xuvr8&#10;lRIfmKmYAiNKehSe3i2uPs1bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGux&#10;ulbZJM9nWQuusg648B69j32QLlJ9KQUPz1J6EYgqKc4W0unSuY1ntpizYueYrRs+jMH+YQrNGoNN&#10;z6UeWWBk75o/SumGO/Agw4iDzkDKhou0A24zzj9ss6mZFWkXBMfbM0z+/5XlT4eNfXEkdPfQIYER&#10;kNb6wqMz7tNJp+MXJyUYRwiPZ9hEFwhH55fpLL8eY4hjbDKd5LfTWCa7/G2dD98EaBKNkjqkJaHF&#10;Dmsf+tRTSmxmYNUolahRhrQlnV1P8/TDOYLFlcEel1mjFbptNyywheqIeznoKfeWrxpsvmY+vDCH&#10;HOO8qNvwjIdUgE1gsCipwf36mz/mI/QYpaRFzZTU/9wzJyhR3w2Scju+uYkiSxc03Hvv9uQ1e/0A&#10;KMcxvgzLkxlzgzqZ0oF+Q1kvYzcMMcOxZ0nDyXwIvYLxWXCxXKYklJNlYW02lsfSEcYI6Wv3xpwd&#10;cA/I2BOcVMWKD/D3uT0By30A2SRuIrA9mgPeKMXE7vBsotbf31PW5XEvfgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKCK+GTcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77BMwZvdVCEx&#10;MZsiSi+CYNpevG2zYxK6Oxuy2yS+vdOTnobh//nmm3K7OCsmHEPvScFmnYBAarzpqVVwPOzun0CE&#10;qMlo6wkV/GCAbXV7U+rC+JlqnPaxFQyhUGgFXYxDIWVoOnQ6rP2AxNm3H52OvI6tNKOeGe6sfEiS&#10;VDrdE1/o9ICvHTbn/cUxJX97X+JH9umDrXfz5L6OWT0odbdaXp5BRFziXxmu+qwOFTud/IVMEFYB&#10;PxIVPCY8r+kmT1IQJwVpnoGsSvnfv/oFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfieb&#10;bRMCAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oIr4ZNwAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMc2754176b51e146340872939" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:19.85pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="{&quot;HashCode&quot;:1178062039,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+J5ttEwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp/U/8Hy+0igha0RoaKtmCah&#10;thKd+mwcm0SyfZ5tSNhfv7MToOr2NO3FOd9d7sf3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf3xuvr8&#10;lRIfmKmYAiNKehSe3i2uPs1bW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQJe3S6rHGux&#10;ulbZJM9nWQuusg648B69j32QLlJ9KQUPz1J6EYgqKc4W0unSuY1ntpizYueYrRs+jMH+YQrNGoNN&#10;z6UeWWBk75o/SumGO/Agw4iDzkDKhou0A24zzj9ss6mZFWkXBMfbM0z+/5XlT4eNfXEkdPfQIYER&#10;kNb6wqMz7tNJp+MXJyUYRwiPZ9hEFwhH55fpLL8eY4hjbDKd5LfTWCa7/G2dD98EaBKNkjqkJaHF&#10;Dmsf+tRTSmxmYNUolahRhrQlnV1P8/TDOYLFlcEel1mjFbptNyywheqIeznoKfeWrxpsvmY+vDCH&#10;HOO8qNvwjIdUgE1gsCipwf36mz/mI/QYpaRFzZTU/9wzJyhR3w2Scju+uYkiSxc03Hvv9uQ1e/0A&#10;KMcxvgzLkxlzgzqZ0oF+Q1kvYzcMMcOxZ0nDyXwIvYLxWXCxXKYklJNlYW02lsfSEcYI6Wv3xpwd&#10;cA/I2BOcVMWKD/D3uT0By30A2SRuIrA9mgPeKMXE7vBsotbf31PW5XEvfgMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAKCK+GTcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77BMwZvdVCEx&#10;MZsiSi+CYNpevG2zYxK6Oxuy2yS+vdOTnobh//nmm3K7OCsmHEPvScFmnYBAarzpqVVwPOzun0CE&#10;qMlo6wkV/GCAbXV7U+rC+JlqnPaxFQyhUGgFXYxDIWVoOnQ6rP2AxNm3H52OvI6tNKOeGe6sfEiS&#10;VDrdE1/o9ICvHTbn/cUxJX97X+JH9umDrXfz5L6OWT0odbdaXp5BRFziXxmu+qwOFTud/IVMEFYB&#10;PxIVPCY8r+kmT1IQJwVpnoGsSvnfv/oFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfieb&#10;bRMCAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;oIr4ZNwAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6B9255D3" w14:textId="43238233" w:rsidR="00896AC7" w:rsidRPr="00896AC7" w:rsidRDefault="00896AC7" w:rsidP="00896AC7">
+                  <w:p w:rsidRPr="00896AC7" w:rsidR="00896AC7" w:rsidP="00896AC7" w:rsidRDefault="00896AC7" w14:paraId="08CE8BEA" w14:textId="43238233">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00896AC7">
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="1F583394" w14:textId="15A31C9C" w:rsidR="006901CF" w:rsidRDefault="00896AC7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2D8D3E80" wp14:editId="1007C9E4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>190500</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="252095"/>
               <wp:effectExtent l="0" t="0" r="0" b="14605"/>
@@ -34470,60 +34760,60 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00896AC7">
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="A80000"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="2D8D3E80" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="546B8AFD">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2D8D3E80">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM3b9848eca1bfb93894b91110" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:1178062039,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:19.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCS3Q79FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Kd2G0Ey4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75LSn4g7anohVrurvYxM5zfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvr0&#10;hRIfmKmYAiNKehSe3i8+fpi3thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgW8ul1WOdZi&#10;da2ySZ7PshZcZR1w4T16H/sgXaT6UgoenqX0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9ssDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlMzK9IuCI63Z5j8/yvLnw4b++JI6L5ChwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSAcnZ+ns/xmjCGOscl0kt9NY5ns8rd1PnwToEk0SuqQloQW&#10;O6x96FNPKbGZgVWjVKJGGdKWdHYzzdMP5wgWVwZ7XGaNVui2HWmqqz22UB1xPQc9897yVYMzrJkP&#10;L8wh1Tg2yjc84yEVYC8YLEpqcL/+5o/5yABGKWlROiX1P/fMCUrUd4Pc3I1vb6PW0gUNd+3dnrxm&#10;rx8AVTnGB2J5MmNuUCdTOtBvqO5l7IYhZjj2LGk4mQ+hFzK+Di6Wy5SEqrIsrM3G8lg6ohmRfe3e&#10;mLMD/AGJe4KTuFjxjoU+t+dhuQ8gm0RRxLdHc4AdFZlIHl5PlPz1PWVd3vjiNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKCK+GTcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77BMwZvd&#10;VCExMZsiSi+CYNpevG2zYxK6Oxuy2yS+vdOTnobh//nmm3K7OCsmHEPvScFmnYBAarzpqVVwPOzu&#10;n0CEqMlo6wkV/GCAbXV7U+rC+JlqnPaxFQyhUGgFXYxDIWVoOnQ6rP2AxNm3H52OvI6tNKOeGe6s&#10;fEiSVDrdE1/o9ICvHTbn/cUxJX97X+JH9umDrXfz5L6OWT0odbdaXp5BRFziXxmu+qwOFTud/IVM&#10;EFYBPxIVPCY8r+kmT1IQJwVpnoGsSvnfv/oFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kt0O/RYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoIr4ZNwAAAAHAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM3b9848eca1bfb93894b91110" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:19.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" alt="{&quot;HashCode&quot;:1178062039,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCS3Q79FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Kd2G0Ey4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75LSn4g7anohVrurvYxM5zfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvr0&#10;hRIfmKmYAiNKehSe3i8+fpi3thATqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgW8ul1WOdZi&#10;da2ySZ7PshZcZR1w4T16H/sgXaT6UgoenqX0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9ssDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlMzK9IuCI63Z5j8/yvLnw4b++JI6L5ChwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSAcnZ+ns/xmjCGOscl0kt9NY5ns8rd1PnwToEk0SuqQloQW&#10;O6x96FNPKbGZgVWjVKJGGdKWdHYzzdMP5wgWVwZ7XGaNVui2HWmqqz22UB1xPQc9897yVYMzrJkP&#10;L8wh1Tg2yjc84yEVYC8YLEpqcL/+5o/5yABGKWlROiX1P/fMCUrUd4Pc3I1vb6PW0gUNd+3dnrxm&#10;rx8AVTnGB2J5MmNuUCdTOtBvqO5l7IYhZjj2LGk4mQ+hFzK+Di6Wy5SEqrIsrM3G8lg6ohmRfe3e&#10;mLMD/AGJe4KTuFjxjoU+t+dhuQ8gm0RRxLdHc4AdFZlIHl5PlPz1PWVd3vjiNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKCK+GTcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77BMwZvd&#10;VCExMZsiSi+CYNpevG2zYxK6Oxuy2yS+vdOTnobh//nmm3K7OCsmHEPvScFmnYBAarzpqVVwPOzu&#10;n0CEqMlo6wkV/GCAbXV7U+rC+JlqnPaxFQyhUGgFXYxDIWVoOnQ6rP2AxNm3H52OvI6tNKOeGe6s&#10;fEiSVDrdE1/o9ICvHTbn/cUxJX97X+JH9umDrXfz5L6OWT0odbdaXp5BRFziXxmu+qwOFTud/IVM&#10;EFYBPxIVPCY8r+kmT1IQJwVpnoGsSvnfv/oFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kt0O/RYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoIr4ZNwAAAAHAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="72D047E1" w14:textId="4285AC75" w:rsidR="00896AC7" w:rsidRPr="00896AC7" w:rsidRDefault="00896AC7" w:rsidP="00896AC7">
+                  <w:p w:rsidRPr="00896AC7" w:rsidR="00896AC7" w:rsidP="00896AC7" w:rsidRDefault="00896AC7" w14:paraId="09E77742" w14:textId="4285AC75">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00896AC7">
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="A80000"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -34852,50 +35142,51 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021508C"/>
     <w:rsid w:val="00036AF3"/>
     <w:rsid w:val="00045BD9"/>
     <w:rsid w:val="00074684"/>
     <w:rsid w:val="00094E72"/>
     <w:rsid w:val="000A071B"/>
     <w:rsid w:val="000B23B7"/>
     <w:rsid w:val="000B2622"/>
     <w:rsid w:val="000C1ABE"/>
     <w:rsid w:val="000C437D"/>
+    <w:rsid w:val="000E24D1"/>
     <w:rsid w:val="00103932"/>
     <w:rsid w:val="00120E43"/>
     <w:rsid w:val="001273E0"/>
     <w:rsid w:val="001274BC"/>
     <w:rsid w:val="0016178E"/>
     <w:rsid w:val="00162756"/>
     <w:rsid w:val="00173D4C"/>
     <w:rsid w:val="001A1323"/>
     <w:rsid w:val="001B22AA"/>
     <w:rsid w:val="001B2AC8"/>
     <w:rsid w:val="001B37B0"/>
     <w:rsid w:val="001B4049"/>
     <w:rsid w:val="001B76E2"/>
     <w:rsid w:val="0021508C"/>
     <w:rsid w:val="002167AD"/>
     <w:rsid w:val="00221BB3"/>
     <w:rsid w:val="002262EF"/>
     <w:rsid w:val="00227820"/>
     <w:rsid w:val="00246017"/>
     <w:rsid w:val="002642B3"/>
     <w:rsid w:val="00284847"/>
     <w:rsid w:val="002917FA"/>
     <w:rsid w:val="002A74D8"/>
     <w:rsid w:val="002C37DE"/>
     <w:rsid w:val="002E4342"/>
@@ -34906,199 +35197,209 @@
     <w:rsid w:val="00316C7C"/>
     <w:rsid w:val="00334E2F"/>
     <w:rsid w:val="003373F4"/>
     <w:rsid w:val="00342AF9"/>
     <w:rsid w:val="003467BC"/>
     <w:rsid w:val="0036311F"/>
     <w:rsid w:val="003818BE"/>
     <w:rsid w:val="00381D5A"/>
     <w:rsid w:val="0038657D"/>
     <w:rsid w:val="003874B7"/>
     <w:rsid w:val="00393048"/>
     <w:rsid w:val="00396980"/>
     <w:rsid w:val="003A3DD6"/>
     <w:rsid w:val="00400687"/>
     <w:rsid w:val="00407AF0"/>
     <w:rsid w:val="00407D65"/>
     <w:rsid w:val="00415406"/>
     <w:rsid w:val="00415466"/>
     <w:rsid w:val="00424CF7"/>
     <w:rsid w:val="00425855"/>
     <w:rsid w:val="004A2607"/>
     <w:rsid w:val="004B4946"/>
     <w:rsid w:val="004B5A34"/>
     <w:rsid w:val="004C3134"/>
     <w:rsid w:val="004C7E39"/>
+    <w:rsid w:val="004D56E2"/>
     <w:rsid w:val="004E4420"/>
     <w:rsid w:val="004E73C9"/>
     <w:rsid w:val="00510C4A"/>
     <w:rsid w:val="005210A7"/>
     <w:rsid w:val="00530E95"/>
     <w:rsid w:val="005336E0"/>
     <w:rsid w:val="00542D73"/>
     <w:rsid w:val="005430AC"/>
     <w:rsid w:val="0054346E"/>
     <w:rsid w:val="005462F8"/>
     <w:rsid w:val="005564BE"/>
     <w:rsid w:val="0055722C"/>
     <w:rsid w:val="005629FF"/>
     <w:rsid w:val="0058125A"/>
     <w:rsid w:val="0058361D"/>
     <w:rsid w:val="005B2F11"/>
     <w:rsid w:val="005C608F"/>
     <w:rsid w:val="006124BE"/>
     <w:rsid w:val="0061551D"/>
     <w:rsid w:val="00680EA5"/>
     <w:rsid w:val="006901CF"/>
     <w:rsid w:val="00692422"/>
     <w:rsid w:val="006B4368"/>
     <w:rsid w:val="006D319C"/>
     <w:rsid w:val="006D4D7A"/>
     <w:rsid w:val="006D6DE0"/>
     <w:rsid w:val="006F4621"/>
     <w:rsid w:val="006F61DF"/>
     <w:rsid w:val="006F72B4"/>
     <w:rsid w:val="00710DF4"/>
     <w:rsid w:val="00712C3E"/>
     <w:rsid w:val="007307F3"/>
     <w:rsid w:val="007407F1"/>
     <w:rsid w:val="0074148D"/>
     <w:rsid w:val="00741C42"/>
     <w:rsid w:val="00743760"/>
+    <w:rsid w:val="00747CB9"/>
     <w:rsid w:val="00750F58"/>
     <w:rsid w:val="00751D7D"/>
     <w:rsid w:val="007562D2"/>
     <w:rsid w:val="00760575"/>
     <w:rsid w:val="00776427"/>
     <w:rsid w:val="00784172"/>
     <w:rsid w:val="007948CF"/>
+    <w:rsid w:val="007A1AA2"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E2054"/>
     <w:rsid w:val="00802AEC"/>
     <w:rsid w:val="008109B6"/>
     <w:rsid w:val="008266AB"/>
     <w:rsid w:val="00856180"/>
     <w:rsid w:val="00863076"/>
     <w:rsid w:val="008634E8"/>
     <w:rsid w:val="0086413A"/>
+    <w:rsid w:val="00866044"/>
     <w:rsid w:val="00894F24"/>
     <w:rsid w:val="00896AC7"/>
     <w:rsid w:val="008A059A"/>
     <w:rsid w:val="008A6F65"/>
     <w:rsid w:val="008B164F"/>
     <w:rsid w:val="008B7641"/>
     <w:rsid w:val="008D432B"/>
     <w:rsid w:val="008F0ED5"/>
     <w:rsid w:val="00901589"/>
     <w:rsid w:val="009253ED"/>
     <w:rsid w:val="00937CDB"/>
     <w:rsid w:val="009435A6"/>
     <w:rsid w:val="0094390A"/>
     <w:rsid w:val="0095096B"/>
     <w:rsid w:val="00952E93"/>
     <w:rsid w:val="00965709"/>
     <w:rsid w:val="009A30A8"/>
+    <w:rsid w:val="009A6AD1"/>
     <w:rsid w:val="009B4481"/>
     <w:rsid w:val="009C7D70"/>
+    <w:rsid w:val="009D2A2E"/>
     <w:rsid w:val="009D46CE"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A02D00"/>
     <w:rsid w:val="00A1495A"/>
     <w:rsid w:val="00A4700E"/>
     <w:rsid w:val="00A652C6"/>
     <w:rsid w:val="00A82679"/>
     <w:rsid w:val="00AC21C9"/>
     <w:rsid w:val="00AC5FBD"/>
     <w:rsid w:val="00AD0ADC"/>
     <w:rsid w:val="00AD1AF8"/>
     <w:rsid w:val="00AE06E4"/>
     <w:rsid w:val="00AE33CE"/>
     <w:rsid w:val="00AF6457"/>
     <w:rsid w:val="00B31C14"/>
     <w:rsid w:val="00B45C7D"/>
     <w:rsid w:val="00B5011B"/>
     <w:rsid w:val="00B56C84"/>
     <w:rsid w:val="00B710DF"/>
     <w:rsid w:val="00B72F53"/>
     <w:rsid w:val="00B864A1"/>
     <w:rsid w:val="00BB0188"/>
     <w:rsid w:val="00BB7A4B"/>
     <w:rsid w:val="00BB7ECA"/>
     <w:rsid w:val="00BD4FE7"/>
     <w:rsid w:val="00C17A8A"/>
     <w:rsid w:val="00C330F2"/>
     <w:rsid w:val="00C4611A"/>
     <w:rsid w:val="00C52C1E"/>
     <w:rsid w:val="00C61280"/>
     <w:rsid w:val="00C65CAC"/>
     <w:rsid w:val="00C700DF"/>
     <w:rsid w:val="00C82337"/>
     <w:rsid w:val="00C841CB"/>
     <w:rsid w:val="00C91DAD"/>
     <w:rsid w:val="00C972E0"/>
     <w:rsid w:val="00CA39F1"/>
     <w:rsid w:val="00CA4F87"/>
     <w:rsid w:val="00CC7DEA"/>
     <w:rsid w:val="00CE0117"/>
     <w:rsid w:val="00CF1E74"/>
     <w:rsid w:val="00CF5937"/>
     <w:rsid w:val="00D107C3"/>
     <w:rsid w:val="00D24328"/>
     <w:rsid w:val="00D3071A"/>
+    <w:rsid w:val="00D3100A"/>
     <w:rsid w:val="00D35D72"/>
     <w:rsid w:val="00D4296B"/>
     <w:rsid w:val="00D54C7F"/>
     <w:rsid w:val="00D60392"/>
     <w:rsid w:val="00D648FB"/>
     <w:rsid w:val="00D80762"/>
     <w:rsid w:val="00D96C59"/>
     <w:rsid w:val="00DA0014"/>
     <w:rsid w:val="00DA78AF"/>
     <w:rsid w:val="00DB02B0"/>
     <w:rsid w:val="00DD7FC2"/>
     <w:rsid w:val="00DF1C07"/>
     <w:rsid w:val="00DF2E39"/>
     <w:rsid w:val="00E131E2"/>
     <w:rsid w:val="00E651E3"/>
     <w:rsid w:val="00E70381"/>
     <w:rsid w:val="00E8216C"/>
     <w:rsid w:val="00E825B2"/>
     <w:rsid w:val="00E8526B"/>
     <w:rsid w:val="00EA3622"/>
     <w:rsid w:val="00EC5BE6"/>
     <w:rsid w:val="00ED62AF"/>
+    <w:rsid w:val="00F35F52"/>
     <w:rsid w:val="00F559A8"/>
     <w:rsid w:val="00F56DBB"/>
     <w:rsid w:val="00F60570"/>
     <w:rsid w:val="00F719ED"/>
     <w:rsid w:val="00F83D00"/>
     <w:rsid w:val="00F847FB"/>
     <w:rsid w:val="00F93746"/>
     <w:rsid w:val="00F964B8"/>
     <w:rsid w:val="00FD03DB"/>
     <w:rsid w:val="00FE340E"/>
     <w:rsid w:val="00FF6F3B"/>
+    <w:rsid w:val="4AF06BD0"/>
+    <w:rsid w:val="7E3E7602"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F46E9F2"/>
@@ -36276,54 +36577,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086418110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXml/item3.xml" Id="Rbf7f0361064e4e2d" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -36572,58 +36874,300 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXml/itemProps3.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100537B265A4050384DA1BC0177EACFE932" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="21ce519eab4605abd7c796c578c8e8fa">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0073d9b0-a8ae-453b-b864-6bf9b1f1082e" xmlns:ns3="586c7f97-8e6d-41dd-a072-f6ac8656acdf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0757170970cbeb1a6310ecb7fa1665cb" ns2:_="" ns3:_="">
+    <xsd:import namespace="0073d9b0-a8ae-453b-b864-6bf9b1f1082e"/>
+    <xsd:import namespace="586c7f97-8e6d-41dd-a072-f6ac8656acdf"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0073d9b0-a8ae-453b-b864-6bf9b1f1082e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="be6689ef-ec6c-48c7-abc7-2160df37b93c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="586c7f97-8e6d-41dd-a072-f6ac8656acdf" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c641ba98-1c7a-4292-919a-b6b6fd9262bc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="586c7f97-8e6d-41dd-a072-f6ac8656acdf">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0073d9b0-a8ae-453b-b864-6bf9b1f1082e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="586c7f97-8e6d-41dd-a072-f6ac8656acdf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A237218</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Recognised Community Programs Table</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2013-01-07T12:27:54Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2026-02-13T00:46:34Z</value>
@@ -36653,191 +37197,224 @@
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA4191</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA25">
       <field name="Objective-Security Classification">
         <value order="0"/>
       </field>
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0ACE1B9-B4DD-4AD4-A451-60A7E548DBDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{116CD56E-9CD3-4C62-B62B-3470A3B1B68E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0073d9b0-a8ae-453b-b864-6bf9b1f1082e"/>
+    <ds:schemaRef ds:uri="586c7f97-8e6d-41dd-a072-f6ac8656acdf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A549776B-FB2B-43A9-B5DB-D3E64DF390DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADE2818-CEC8-48EF-8E49-32E0C612FEDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0073d9b0-a8ae-453b-b864-6bf9b1f1082e"/>
+    <ds:schemaRef ds:uri="586c7f97-8e6d-41dd-a072-f6ac8656acdf"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/CB029ECD6D85427BAD5E1D35DE4A29A4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0ACE1B9-B4DD-4AD4-A451-60A7E548DBDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{77274858-3b1d-4431-8679-d878f40e28fd}" enabled="1" method="Privileged" siteId="{bda528f7-fca9-432f-bc98-bd7e90d40906}" contentBits="1" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2571</Words>
-  <Characters>14661</Characters>
+  <Words>2595</Words>
+  <Characters>14798</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>122</Lines>
+  <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>SACE Board of South Australia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17198</CharactersWithSpaces>
+  <CharactersWithSpaces>17359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kate Cooper</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<op:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Comment">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Enabled">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_SetDate">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_SetDate">
     <vt:lpwstr>2023-05-01T06:36:04Z</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Method">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Name">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_Name">
     <vt:lpwstr>-Official</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_SiteId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_SiteId">
     <vt:lpwstr>bda528f7-fca9-432f-bc98-bd7e90d40906</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_ActionId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_ActionId">
     <vt:lpwstr>9406a645-1846-4651-869d-8ea3831d8fb8</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_ContentBits">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_77274858-3b1d-4431-8679-d878f40e28fd_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Customer-Id">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Customer-Id">
     <vt:lpwstr>CB029ECD6D85427BAD5E1D35DE4A29A4</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Objective-Id">
     <vt:lpwstr>A237218</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Objective-Title">
     <vt:lpwstr>Recognised Community Programs Table</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Objective-Description">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-CreationStamp">
     <vt:filetime>2013-01-07T12:27:54Z</vt:filetime>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-IsPublished">
     <vt:bool>false</vt:bool>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-DatePublished">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-ModificationStamp">
     <vt:filetime>2026-02-13T00:46:34Z</vt:filetime>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Owner">
     <vt:lpwstr>Karen Collins</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Path">
     <vt:lpwstr>Objective Global Folder:Publication:Production:Information and Guidelines documents:2011:Community Learning Guidelines</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Parent">
     <vt:lpwstr>Community Learning Guidelines</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Objective-State">
     <vt:lpwstr>Being Drafted</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Objective-VersionId">
     <vt:lpwstr>vA2503226</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Objective-Version">
     <vt:lpwstr>37.5</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Objective-VersionNumber">
     <vt:r8>52</vt:r8>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Objective-VersionComment">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Objective-FileNumber">
     <vt:lpwstr>qA4191</vt:lpwstr>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Objective-Classification">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Objective-Caveats">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Security Classification">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Objective-Security Classification">
     <vt:lpwstr/>
-  </op:property>
-  <op:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Connect Creator">
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Objective-Connect Creator">
     <vt:lpwstr/>
-  </op:property>
-</op:Properties>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="ContentTypeId">
+    <vt:lpwstr>0x010100537B265A4050384DA1BC0177EACFE932</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
 </file>